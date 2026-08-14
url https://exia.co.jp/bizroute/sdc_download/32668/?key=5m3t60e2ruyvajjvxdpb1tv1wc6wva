--- v0 (2026-06-24)
+++ v1 (2026-08-14)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7EA8FC4-371B-436F-AA5B-FF55C77F6761}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6C559E6-A0F4-4700-968C-97F50931818C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="576" windowWidth="18000" windowHeight="11460" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="876" yWindow="192" windowWidth="20196" windowHeight="11460" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="休職届" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
     <t>令和〇年〇月〇日</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>記</t>
     <rPh sb="0" eb="1">
       <t>キ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>以上</t>
@@ -117,50 +117,57 @@
     <t>在籍児童の学年組</t>
     <rPh sb="0" eb="2">
       <t>ザイセキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジドウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ガクネン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>グミ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>在籍児童の氏名</t>
     <rPh sb="0" eb="2">
       <t>ザイセキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジドウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>退会理由</t>
+    <rPh sb="0" eb="4">
+      <t>タイカイリユウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="游明朝"/>
       <family val="1"/>
@@ -266,124 +273,121 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="31" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="31" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="31" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
@@ -714,287 +718,287 @@
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:L34"/>
+  <dimension ref="A2:L35"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.77734375" defaultRowHeight="16.2" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.44140625" style="1" customWidth="1"/>
     <col min="3" max="8" width="9.77734375" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.77734375" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.21875" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.33203125" style="1" customWidth="1"/>
     <col min="12" max="12" width="5" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.77734375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="J2" s="11" t="s">
+      <c r="J2" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="K2" s="11"/>
+      <c r="K2" s="15"/>
     </row>
     <row r="3" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="3"/>
     </row>
     <row r="4" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="12" t="s">
+      <c r="A4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="12"/>
-[...9 lines deleted...]
-      <c r="L4" s="12"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16"/>
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
     </row>
     <row r="5" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="8"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
     </row>
     <row r="6" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
     </row>
     <row r="7" spans="1:12" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="15" t="s">
+      <c r="B7" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="15"/>
-      <c r="D7" s="14"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="6"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
     </row>
     <row r="8" spans="1:12" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="6"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
     </row>
     <row r="9" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B9" s="3"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="9"/>
     </row>
     <row r="10" spans="1:12" ht="26.4" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B10" s="13" t="s">
+      <c r="B10" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="13"/>
-[...7 lines deleted...]
-      <c r="K10" s="13"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="24"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="24"/>
+      <c r="J10" s="24"/>
+      <c r="K10" s="24"/>
       <c r="L10" s="7"/>
     </row>
     <row r="11" spans="1:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
     </row>
     <row r="12" spans="1:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
     </row>
     <row r="13" spans="1:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
     </row>
     <row r="14" spans="1:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="7"/>
-      <c r="C14" s="20" t="s">
+      <c r="C14" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D14" s="21"/>
-[...6 lines deleted...]
-      <c r="K14" s="18"/>
+      <c r="D14" s="19"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="13"/>
       <c r="L14" s="7"/>
     </row>
     <row r="15" spans="1:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="7"/>
-      <c r="C15" s="22" t="s">
+      <c r="C15" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="D15" s="23"/>
-[...6 lines deleted...]
-      <c r="K15" s="18"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="13"/>
       <c r="L15" s="7"/>
     </row>
     <row r="16" spans="1:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="7"/>
-      <c r="C16" s="24" t="s">
+      <c r="C16" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="21"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="7"/>
+    </row>
+    <row r="17" spans="2:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="7"/>
+      <c r="C17" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="D16" s="25"/>
-[...11 lines deleted...]
-      <c r="C17" s="24" t="s">
+      <c r="D17" s="23"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="7"/>
+    </row>
+    <row r="18" spans="2:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="7"/>
+      <c r="C18" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="D17" s="25"/>
-[...21 lines deleted...]
-      </c>
+      <c r="D18" s="23"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="13"/>
       <c r="L18" s="7"/>
     </row>
-    <row r="19" spans="2:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:12" ht="42.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
-      <c r="K19" s="7"/>
+      <c r="K19" s="14" t="s">
+        <v>2</v>
+      </c>
       <c r="L19" s="7"/>
     </row>
     <row r="20" spans="2:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
     </row>
     <row r="21" spans="2:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
@@ -1031,51 +1035,51 @@
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
     </row>
     <row r="25" spans="2:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
     </row>
-    <row r="26" spans="2:12" x14ac:dyDescent="0.4">
+    <row r="26" spans="2:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
     </row>
     <row r="27" spans="2:12" x14ac:dyDescent="0.4">
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
     </row>
@@ -1148,60 +1152,74 @@
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.4">
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
     </row>
+    <row r="35" spans="2:12" x14ac:dyDescent="0.4">
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+    </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="B10:K10"/>
+    <mergeCell ref="C16:D16"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C15:D15"/>
-    <mergeCell ref="C16:D16"/>
-[...1 lines deleted...]
-    <mergeCell ref="B10:K10"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">