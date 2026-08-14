--- v0 (2026-06-24)
+++ v1 (2026-08-14)
@@ -312,50 +312,94 @@
             <w:r w:rsidRPr="00AF3AA1">
               <w:rPr>
                 <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>退会日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5659" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31F05738" w14:textId="77777777" w:rsidR="00F66BDF" w:rsidRPr="00AF3AA1" w:rsidRDefault="00F66BDF" w:rsidP="00F66BDF">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00746353" w:rsidRPr="00AF3AA1" w14:paraId="15C2260C" w14:textId="77777777" w:rsidTr="008F5DDE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18096D47" w14:textId="439CC561" w:rsidR="00746353" w:rsidRPr="00AF3AA1" w:rsidRDefault="00746353" w:rsidP="000C4E90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>退会理由</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5659" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB20DA4" w14:textId="77777777" w:rsidR="00746353" w:rsidRPr="00AF3AA1" w:rsidRDefault="00746353" w:rsidP="004F54F2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="0063340B" w:rsidRPr="00AF3AA1" w14:paraId="361B295F" w14:textId="77777777" w:rsidTr="008F5DDE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25B58B5B" w14:textId="77777777" w:rsidR="0063340B" w:rsidRPr="00AF3AA1" w:rsidRDefault="00FD2996" w:rsidP="000C4E90">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3AA1">
               <w:rPr>
                 <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>在籍児童の学年組</w:t>
             </w:r>
@@ -458,58 +502,58 @@
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C5324E5" w14:textId="77777777" w:rsidR="00570894" w:rsidRPr="00AF3AA1" w:rsidRDefault="00570894" w:rsidP="00570894">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00570894" w:rsidRPr="00AF3AA1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C18548F" w14:textId="77777777" w:rsidR="001C7620" w:rsidRDefault="001C7620" w:rsidP="001652B4">
+    <w:p w14:paraId="7524A7A6" w14:textId="77777777" w:rsidR="002D4CAE" w:rsidRDefault="002D4CAE" w:rsidP="001652B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EC5505D" w14:textId="77777777" w:rsidR="001C7620" w:rsidRDefault="001C7620" w:rsidP="001652B4">
+    <w:p w14:paraId="388E137A" w14:textId="77777777" w:rsidR="002D4CAE" w:rsidRDefault="002D4CAE" w:rsidP="001652B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
@@ -541,58 +585,58 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69E6B39A" w14:textId="77777777" w:rsidR="001C7620" w:rsidRDefault="001C7620" w:rsidP="001652B4">
+    <w:p w14:paraId="6AF81ABF" w14:textId="77777777" w:rsidR="002D4CAE" w:rsidRDefault="002D4CAE" w:rsidP="001652B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="578091B3" w14:textId="77777777" w:rsidR="001C7620" w:rsidRDefault="001C7620" w:rsidP="001652B4">
+    <w:p w14:paraId="34172866" w14:textId="77777777" w:rsidR="002D4CAE" w:rsidRDefault="002D4CAE" w:rsidP="001652B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CA55465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A5C92D6"/>
     <w:lvl w:ilvl="0" w:tplc="2D964784">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -659,51 +703,50 @@
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1496801488">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
@@ -714,91 +757,94 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00881464"/>
     <w:rsid w:val="000336AB"/>
     <w:rsid w:val="00053735"/>
     <w:rsid w:val="000A0C7F"/>
     <w:rsid w:val="000A4EDE"/>
     <w:rsid w:val="000C4E90"/>
     <w:rsid w:val="000C6B7C"/>
     <w:rsid w:val="000F7621"/>
     <w:rsid w:val="00101B75"/>
     <w:rsid w:val="001269FC"/>
     <w:rsid w:val="001443E5"/>
     <w:rsid w:val="001450DF"/>
     <w:rsid w:val="001618CE"/>
     <w:rsid w:val="001652B4"/>
     <w:rsid w:val="0018444A"/>
     <w:rsid w:val="001845E2"/>
     <w:rsid w:val="001B1874"/>
     <w:rsid w:val="001C7620"/>
     <w:rsid w:val="001F7E32"/>
     <w:rsid w:val="00226A73"/>
     <w:rsid w:val="0024232C"/>
+    <w:rsid w:val="00261F97"/>
     <w:rsid w:val="00276746"/>
     <w:rsid w:val="002931D2"/>
     <w:rsid w:val="002A49B2"/>
     <w:rsid w:val="002B2B8E"/>
+    <w:rsid w:val="002D4CAE"/>
     <w:rsid w:val="002E62E9"/>
     <w:rsid w:val="00302C0A"/>
     <w:rsid w:val="0032348B"/>
     <w:rsid w:val="00371FE0"/>
     <w:rsid w:val="003B02A9"/>
     <w:rsid w:val="004153A5"/>
     <w:rsid w:val="00423EBE"/>
     <w:rsid w:val="0043301E"/>
     <w:rsid w:val="004540A7"/>
     <w:rsid w:val="00463E36"/>
     <w:rsid w:val="00481B53"/>
     <w:rsid w:val="00495A59"/>
     <w:rsid w:val="004977F1"/>
     <w:rsid w:val="004A69FF"/>
     <w:rsid w:val="004F54F2"/>
     <w:rsid w:val="0050063F"/>
     <w:rsid w:val="00500DEF"/>
     <w:rsid w:val="005132DA"/>
     <w:rsid w:val="00525D6D"/>
     <w:rsid w:val="00563E47"/>
     <w:rsid w:val="00570894"/>
     <w:rsid w:val="00583447"/>
     <w:rsid w:val="0059259E"/>
     <w:rsid w:val="005A7FFD"/>
     <w:rsid w:val="005E2308"/>
     <w:rsid w:val="006204AC"/>
     <w:rsid w:val="0063340B"/>
     <w:rsid w:val="006474AF"/>
     <w:rsid w:val="00652E56"/>
     <w:rsid w:val="006B6A44"/>
     <w:rsid w:val="006E0A09"/>
     <w:rsid w:val="006E45EB"/>
     <w:rsid w:val="006E541D"/>
     <w:rsid w:val="006F3F57"/>
     <w:rsid w:val="007115C3"/>
     <w:rsid w:val="00741E5F"/>
     <w:rsid w:val="00742507"/>
+    <w:rsid w:val="00746353"/>
     <w:rsid w:val="007B0DE9"/>
     <w:rsid w:val="007C005C"/>
     <w:rsid w:val="007C5DAD"/>
     <w:rsid w:val="007C7382"/>
     <w:rsid w:val="007F2334"/>
     <w:rsid w:val="0082506A"/>
     <w:rsid w:val="0084673A"/>
     <w:rsid w:val="008604FE"/>
     <w:rsid w:val="008609F7"/>
     <w:rsid w:val="00876F29"/>
     <w:rsid w:val="00881464"/>
     <w:rsid w:val="008943BD"/>
     <w:rsid w:val="008B744C"/>
     <w:rsid w:val="008F5DDE"/>
     <w:rsid w:val="00925AF9"/>
     <w:rsid w:val="00932BEE"/>
     <w:rsid w:val="00944106"/>
     <w:rsid w:val="00947569"/>
     <w:rsid w:val="00970D08"/>
     <w:rsid w:val="00980EB8"/>
     <w:rsid w:val="00983C2B"/>
     <w:rsid w:val="009953E6"/>
     <w:rsid w:val="00995FF6"/>
     <w:rsid w:val="009A226A"/>
     <w:rsid w:val="009B2748"/>
@@ -1762,69 +1808,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>18</Words>
-  <Characters>109</Characters>
+  <Words>20</Words>
+  <Characters>114</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>126</CharactersWithSpaces>
+  <CharactersWithSpaces>133</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>